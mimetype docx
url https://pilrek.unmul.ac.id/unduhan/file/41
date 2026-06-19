--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -1,48 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C933974" w14:textId="77777777" w:rsidR="00B63EEA" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">FORMULIR PENDAFTARAN </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670FF985" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -133,116 +136,52 @@
     </w:p>
     <w:p w14:paraId="16E42983" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00F347A7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F347A7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ng </w:t>
-[...64 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ng bertanda tangan di bawah ini</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F347A7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1940E2" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00E3024B" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -296,96 +235,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="008E605D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DB0414" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00E3024B" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tempat</w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Tempat, tanggal lahir</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008E605D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
@@ -454,62 +355,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522C2862" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00E3024B" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unit </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Unit Kerja</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
@@ -518,4378 +409,1062 @@
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E3024B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03161C3C" w14:textId="563B96FB" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F347A7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Untuk</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Untuk memenuhi persyaratan admin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F347A7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-        <w:t>admin</w:t>
+        <w:t xml:space="preserve">strasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...18 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>tahapan Penjaringan, Penyaringan, dan Pemilihan Rektor Universit</w:t>
+      </w:r>
+      <w:r w:rsidR="00502605">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>as Mulawarman Periode Tahun 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47073">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tahapan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47073">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...291 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>, dengan ini saya melampirkan dokumen sebagai berikut:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0245DB1B" w14:textId="57B3148E" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pindaian</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pindaian asli</w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Kartu </w:t>
+      </w:r>
       <w:r w:rsidR="00E4404D" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E4404D">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>egawai</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="4CF33BDB" w14:textId="48D40B62" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
+        <w:t>egawai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF33BDB" w14:textId="48D40B62" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...89 lines deleted...]
-        <w:t>;</w:t>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pindaian asli </w:t>
+      </w:r>
+      <w:r w:rsidR="00151DF7" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>Kartu Tanda Penduduk yang berlaku;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4C0F01" w14:textId="7918F3D7" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pindaian</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pindaian asli</w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ijazah </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (S-</w:t>
+        <w:t xml:space="preserve"> ijazah Doktor (S-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00DD367B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00961C36">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00DD367B">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E87261" w14:textId="7F213C71" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
+    <w:p w14:paraId="42E87261" w14:textId="7F213C71" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...146 lines deleted...]
-    <w:p w14:paraId="6A78C4FC" w14:textId="032831B5" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>pindaian asli</w:t>
+      </w:r>
+      <w:r w:rsidR="00151DF7" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surat keputusan pangkat dan jabatan akademik terakhir;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A78C4FC" w14:textId="032831B5" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...524 lines deleted...]
-    <w:p w14:paraId="3629D7E8" w14:textId="19A8D172" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>pindaian asli</w:t>
+      </w:r>
+      <w:r w:rsidR="00151DF7" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> surat keputusan yang membuktikan memiliki pengalaman manajerial paling rendah sebagai ketua jurusan atau sebutan lain yang setara, atau ketua lembaga di Perguruan Tinggi Negeri atau pejabat eselon II.a di lingkungan instansi pemerintah paling singkat 2 (dua) tahun; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3629D7E8" w14:textId="19A8D172" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...182 lines deleted...]
-    <w:p w14:paraId="7E4CA962" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>pindaian asli</w:t>
+      </w:r>
+      <w:r w:rsidR="00151DF7" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sasaran Kerja Pegawai dan Penilaian Kinerja Pegawai 2 (dua) tahun terakhir;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4CA962" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...92 lines deleted...]
-    <w:p w14:paraId="5E0B0717" w14:textId="614A49A3" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>surat pernyataan kesediaan menjadi Rektor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0B0717" w14:textId="614A49A3" w:rsidR="00151DF7" w:rsidRPr="00F21F6E" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...87 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">surat keterangan sehat </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84B15" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>jasmani dan rohani</w:t>
+      </w:r>
+      <w:r w:rsidR="00800FBD" w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
-      <w:r w:rsidRPr="00151DF7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681BEC2C" w14:textId="18071FE2" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
+    <w:p w14:paraId="58BA31D6" w14:textId="26BECB6C" w:rsidR="008E2FC7" w:rsidRDefault="00151DF7" w:rsidP="008E2FC7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...302 lines deleted...]
-      </w:r>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>surat keterangan bebas narkotika, prekursor, dan zat adiktif lainnya</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3B7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F21F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0F4AF8" w14:textId="77777777" w:rsidR="008E2FC7" w:rsidRPr="008E2FC7" w:rsidRDefault="008E2FC7" w:rsidP="008E2FC7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="7740"/>
+          <w:tab w:val="left" w:pos="7920"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="485"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nn-NO"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4B8AA5B5" w14:textId="34186C96" w:rsidR="00E4404D" w:rsidRDefault="00E4404D" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>surat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">surat pernyataan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>berm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terai</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00293444">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(sepuluh ribu rupiah)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B04FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> memiliki</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pernyataan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> integritas</w:t>
+      </w:r>
+      <w:r w:rsidR="009B04FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sebagai</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...157 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> individu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124046A1" w14:textId="2C538C5E" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>surat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>surat pernyataan berm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>terai</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4404D">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E4404D" w:rsidRPr="00293444">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(sepuluh ribu rupiah)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pernyataan</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, tidak sedang menjalani tugas belajar lebih dari 6 (enam) bulan atau i</w:t>
+      </w:r>
+      <w:r w:rsidR="00570BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
       <w:r w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...479 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve">in belajar dalam rangka studi lanjut yang meninggalkan tugas tridharma perguruan tinggi; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EF8CC8" w14:textId="65127A07" w:rsidR="00002B1B" w:rsidRDefault="00002B1B" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>surat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>surat pernyataan berm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> rupiah),</w:t>
+        <w:t>terai (sepuluh ribu rupiah),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...161 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve"> tidak sedang menjalani hukuman disiplin tingkat sedang atau berat;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E23E84" w14:textId="09DC36DC" w:rsidR="00151DF7" w:rsidRPr="00293444" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>surat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>surat pernyataan berm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>terai</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84B15" w:rsidRPr="00293444">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (sepuluh ribu rupiah)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pernyataan</w:t>
-[...85 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00293444" w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tidak</w:t>
-[...199 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>tidak pernah dipidana penjara berdasarkan putusan pengadilan yang telah memiliki kekuatan hukum tetap</w:t>
+      </w:r>
       <w:r w:rsidRPr="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70853859" w14:textId="17224229" w:rsidR="00151DF7" w:rsidRPr="00151DF7" w:rsidRDefault="00F05C9A" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pindaian</w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>pindaian asli</w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> bukti penyerahan Laporan Harta Kekayaan Penyelenggara Negara </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(LHKPN) </w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bukti</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve"> Negara </w:t>
+        <w:t>ke Komisi Pemberantasan Korupsi</w:t>
       </w:r>
       <w:r w:rsidR="00A84B15">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(LHKPN) </w:t>
-[...179 lines deleted...]
-        <w:t xml:space="preserve"> Negara (LHKASN)</w:t>
+        <w:t xml:space="preserve"> atau Laporan Harta Kekayaan Aparatur Sipil Negara (LHKASN)</w:t>
       </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CFABD6" w14:textId="5E2CFBF9" w:rsidR="00151DF7" w:rsidRDefault="00293444" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>urat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>urat pernyataan berm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">terai </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84B15">
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(sepuluh ribu rupiah) </w:t>
+      </w:r>
       <w:r w:rsidR="00151DF7" w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pernyataan</w:t>
-[...248 lines deleted...]
-        <w:t>; dan</w:t>
+        <w:t>tidak pernah melakukan plagiat sebagaimana diatur dalam ketentuan perundang-undangan; dan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5700142C" w14:textId="77777777" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="00151DF7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00151DF7">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">daftar </w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>daftar riwayat hidup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40420FAC" w14:textId="77777777" w:rsidR="0021745D" w:rsidRPr="00151DF7" w:rsidRDefault="0021745D" w:rsidP="0021745D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7740"/>
           <w:tab w:val="left" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="485"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3912B73F" w14:textId="1D0B0461" w:rsidR="00151DF7" w:rsidRDefault="0021745D" w:rsidP="00151DF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -4927,362 +1502,324 @@
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1222375" cy="1520190"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1AE5D47F" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="003C3D33" w:rsidP="003C3D33">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="42775930" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="0021745D" w:rsidP="0021745D">
+                          <w:p w14:paraId="42775930" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRPr="00F21F6E" w:rsidRDefault="0021745D" w:rsidP="0021745D">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="0021745D">
+                            <w:r w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Pas </w:t>
+                              <w:t>Pas Foto</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="0021745D">
+                            <w:r w:rsidR="003C3D33" w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
-                              <w:t>Foto</w:t>
+                              <w:t xml:space="preserve">  Berwarna</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...14 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w14:paraId="17964341" w14:textId="4C610E88" w:rsidR="0021745D" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                          <w:p w14:paraId="17964341" w14:textId="4C610E88" w:rsidR="0021745D" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r>
+                            <w:r w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t>Terbaru</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
-                          <w:p w14:paraId="6ECAC294" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                          <w:p w14:paraId="6ECAC294" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="234A7631" w14:textId="4539E533" w:rsidR="0021745D" w:rsidRPr="0021745D" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                          <w:p w14:paraId="234A7631" w14:textId="4539E533" w:rsidR="0021745D" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
-                            <w:r w:rsidR="0021745D">
+                            <w:r w:rsidR="0021745D" w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> x </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
-                            <w:r w:rsidR="0021745D">
+                            <w:r w:rsidR="0021745D" w:rsidRPr="00F21F6E">
                               <w:rPr>
                                 <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                                <w:lang w:val="pt-BR"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> cm</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="185439F5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:57.25pt;margin-top:21.4pt;width:96.25pt;height:119.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDnxs5sOgIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfRxQaFfEUTEqpklV&#13;&#10;W4lOfQ65hDstF2dO4I79+jnhgNLtadpLzo7tL/Zn+6Z3bW3YTqGvwOZ80OtzpqyEorKbnH9/WX76&#13;&#10;zJkPwhbCgFU53yvP72YfP0wbN1FDKMEUChmBWD9pXM7LENwky7wsVS18D5yyZNSAtQik4iYrUDSE&#13;&#10;Xpts2O9fZw1g4RCk8p5u7w9GPkv4WisZnrT2KjCTc8otpBPTuY5nNpuKyQaFKyvZpSH+IYtaVJYe&#13;&#10;PUHdiyDYFqs/oOpKInjQoSehzkDrSqpUA1Uz6L+rZlUKp1ItRI53J5r8/4OVj7uVe0YW2i/QUgMj&#13;&#10;IY3zE0+XsZ5WYx2/lCkjO1G4P9Gm2sBkDBoOh1c3Y84k2QZjKuQ2EZudwx368FVBzaKQc6S+JLrE&#13;&#10;7sEHepJcjy7xNQ+mKpaVMUmJs6AWBtlOUBdNSElSxIWXsazJ+fXVuJ+AL2wR+hS/NkL+iGVeIpBm&#13;&#10;LF2ei49SaNdtx8gaij0RhXCYIe/ksiLcB+HDs0AaGuKGFiE80aENUDLQSZyVgL/+dh/9qZdk5ayh&#13;&#10;Icy5/7kVqDgz3yx1+YZGPE5tUkZjUjnDpNwORiNS1m8tdlsvgBga0Mo5mcToH8xR1Aj1K+3LPL5K&#13;&#10;JmElvZ3zcBQX4bAatG9SzefJiebUifBgV05G6NiRyOdL+yrQdf0MNAqPcBxXMXnX1oNvjLQw3wbQ&#13;&#10;Vep5JPjAasc7zXhqS7ePcYne6snr/NeY/QYAAP//AwBQSwMEFAAGAAgAAAAhAG9Zyx3lAAAADwEA&#13;&#10;AA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwZvddNu0Jc2m+AdBqQTbCl6nyZoEs7Mh&#13;&#10;u23it+940svAY968eb90M9pWnE3vG0cappMIhKHClQ1VGj4Oz3crED4gldg6Mhp+jIdNdn2VYlK6&#13;&#10;gXbmvA+V4BDyCWqoQ+gSKX1RG4t+4jpDvPtyvcXAsq9k2ePA4baVKooW0mJD/KHGzjzWpvjen6yG&#13;&#10;h2rxvt25Id6+5Bh34S1/nX3mWt/ejE9rHvdrEMGM4e8Cfhm4P2Rc7OhOVHrRsp7OY7ZqmCvmYMMs&#13;&#10;WjLhUYNaKQUyS+V/juwCAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA58bObDoCAAB9BAAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAb1nLHeUAAAAP&#13;&#10;AQAADwAAAAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKYFAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="white [3201]" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:57.25pt;margin-top:21.4pt;width:96.25pt;height:119.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnxs5sOgIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGjEMfp+0/xDlfRxQaFfEUTEqpklV&#10;W4lOfQ65hDstF2dO4I79+jnhgNLtadpLzo7tL/Zn+6Z3bW3YTqGvwOZ80OtzpqyEorKbnH9/WX76&#10;zJkPwhbCgFU53yvP72YfP0wbN1FDKMEUChmBWD9pXM7LENwky7wsVS18D5yyZNSAtQik4iYrUDSE&#10;Xpts2O9fZw1g4RCk8p5u7w9GPkv4WisZnrT2KjCTc8otpBPTuY5nNpuKyQaFKyvZpSH+IYtaVJYe&#10;PUHdiyDYFqs/oOpKInjQoSehzkDrSqpUA1Uz6L+rZlUKp1ItRI53J5r8/4OVj7uVe0YW2i/QUgMj&#10;IY3zE0+XsZ5WYx2/lCkjO1G4P9Gm2sBkDBoOh1c3Y84k2QZjKuQ2EZudwx368FVBzaKQc6S+JLrE&#10;7sEHepJcjy7xNQ+mKpaVMUmJs6AWBtlOUBdNSElSxIWXsazJ+fXVuJ+AL2wR+hS/NkL+iGVeIpBm&#10;LF2ei49SaNdtx8gaij0RhXCYIe/ksiLcB+HDs0AaGuKGFiE80aENUDLQSZyVgL/+dh/9qZdk5ayh&#10;Icy5/7kVqDgz3yx1+YZGPE5tUkZjUjnDpNwORiNS1m8tdlsvgBga0Mo5mcToH8xR1Aj1K+3LPL5K&#10;JmElvZ3zcBQX4bAatG9SzefJiebUifBgV05G6NiRyOdL+yrQdf0MNAqPcBxXMXnX1oNvjLQw3wbQ&#10;Vep5JPjAasc7zXhqS7ePcYne6snr/NeY/QYAAP//AwBQSwMEFAAGAAgAAAAhAGyNOwfgAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvddNvUErMpKghKS7BV8LrNjkkwOxuy&#10;2yb+e8eTHh/zePN9+WZynTjjEFpPGuazBARS5W1LtYb3t6ebNYgQDVnTeUIN3xhgU1xe5CazfqQ9&#10;ng+xFjxCITMamhj7TMpQNehMmPkeiW+ffnAmchxqaQcz8rjrpEqSlXSmJf7QmB4fG6y+Dien4aFe&#10;vW73fky3z6VJ+7grXxYfpdbXV9P9HYiIU/wrwy8+o0PBTEd/IhtEx3m+TLmqYalYgQuL5JbljhrU&#10;WimQRS7/KxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfGzmw6AgAAfQQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGyNOwfgAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAlAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox inset="2mm">
                   <w:txbxContent>
                     <w:p w14:paraId="1AE5D47F" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="003C3D33" w:rsidP="003C3D33">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="42775930" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="0021745D" w:rsidP="0021745D">
+                    <w:p w14:paraId="42775930" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRPr="00F21F6E" w:rsidRDefault="0021745D" w:rsidP="0021745D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="0021745D">
+                      <w:r w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Pas </w:t>
+                        <w:t>Pas Foto</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="0021745D">
+                      <w:r w:rsidR="003C3D33" w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
-                        <w:t>Foto</w:t>
+                        <w:t xml:space="preserve">  Berwarna</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...14 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
                     </w:p>
-                    <w:p w14:paraId="17964341" w14:textId="4C610E88" w:rsidR="0021745D" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                    <w:p w14:paraId="17964341" w14:textId="4C610E88" w:rsidR="0021745D" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r>
+                      <w:r w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t>Terbaru</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="6ECAC294" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                    <w:p w14:paraId="6ECAC294" w14:textId="77777777" w:rsidR="003C3D33" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="234A7631" w14:textId="4539E533" w:rsidR="0021745D" w:rsidRPr="0021745D" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
+                    <w:p w14:paraId="234A7631" w14:textId="4539E533" w:rsidR="0021745D" w:rsidRPr="00F21F6E" w:rsidRDefault="003C3D33" w:rsidP="0021745D">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
-                      <w:r w:rsidR="0021745D">
+                      <w:r w:rsidR="0021745D" w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> x </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
-                      <w:r w:rsidR="0021745D">
+                      <w:r w:rsidR="0021745D" w:rsidRPr="00F21F6E">
                         <w:rPr>
                           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+                          <w:lang w:val="pt-BR"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> cm</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0CCEDF" w14:textId="3DFC6153" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="008E605D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Samarinda</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Samarinda,</w:t>
       </w:r>
       <w:r w:rsidR="00293444">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.......................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C68F276" w14:textId="3ADBCB17" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="008E605D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pendaftar</w:t>
-[...8 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Pendaftar,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112A9494" w14:textId="32397597" w:rsidR="00151DF7" w:rsidRDefault="00151DF7" w:rsidP="008E605D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2992A10C" w14:textId="10DAEF79" w:rsidR="00151DF7" w:rsidRPr="00DD5576" w:rsidRDefault="00151DF7" w:rsidP="008E605D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
@@ -5330,366 +1867,281 @@
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD5576">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>……..)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB0AC5B" w14:textId="77777777" w:rsidR="00961C36" w:rsidRDefault="00961C36" w:rsidP="008E605D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D8FB8E" w14:textId="77777777" w:rsidR="00961C36" w:rsidRDefault="00961C36" w:rsidP="008E605D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="36D8FB8E" w14:textId="77777777" w:rsidR="00961C36" w:rsidRDefault="00961C36" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6363E794" w14:textId="77777777" w:rsidR="00961C36" w:rsidRPr="00961C36" w:rsidRDefault="00961C36" w:rsidP="00800FBD">
-[...6 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="766860E7" w14:textId="77777777" w:rsidR="00193CC8" w:rsidRPr="00F21F6E" w:rsidRDefault="00193CC8" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD67CA6" w14:textId="6ED4617E" w:rsidR="00961C36" w:rsidRDefault="00961C36" w:rsidP="00961C36">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0AD67CA6" w14:textId="6ED4617E" w:rsidR="00961C36" w:rsidRPr="00C848E5" w:rsidRDefault="00961C36" w:rsidP="00D03DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00961C36">
+      <w:r w:rsidRPr="00C848E5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00961C36">
+      <w:r w:rsidRPr="00C848E5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>tervalidasi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00961C36">
+      <w:r w:rsidRPr="00C848E5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> di SISTER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E529810" w14:textId="30F2D288" w:rsidR="00800FBD" w:rsidRPr="00961C36" w:rsidRDefault="00800FBD" w:rsidP="00961C36">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5E529810" w14:textId="5BEA1430" w:rsidR="00800FBD" w:rsidRPr="00C848E5" w:rsidRDefault="00800FBD" w:rsidP="00D03DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>**</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00C848E5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>terbitan</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21F6E" w:rsidRPr="00C848E5">
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...132 lines deleted...]
-    <w:sectPr w:rsidR="00800FBD" w:rsidRPr="00961C36" w:rsidSect="008E605D">
+        <w:t>terbitan Rumah Sakit Pemerintah atau fasilitas pelayanan kesehatan pemerintah yang berwenang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D2605E" w14:textId="21BBFBBD" w:rsidR="00F21F6E" w:rsidRPr="00F21F6E" w:rsidRDefault="00F21F6E" w:rsidP="00193CC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F21F6E" w:rsidRPr="00F21F6E" w:rsidSect="008E605D">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="527A75D3" w14:textId="77777777" w:rsidR="00F1621A" w:rsidRDefault="00F1621A" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0AD77A5A" w14:textId="77777777" w:rsidR="00F1621A" w:rsidRDefault="00F1621A" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
-    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5CA384BF" w14:textId="77777777" w:rsidR="00F1621A" w:rsidRDefault="00F1621A" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="118300CA" w14:textId="77777777" w:rsidR="00F1621A" w:rsidRDefault="00F1621A" w:rsidP="00F21F6E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="312105B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CF882678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -5882,123 +2334,150 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1157768844">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00151DF7"/>
     <w:rsid w:val="00002B1B"/>
     <w:rsid w:val="00151DF7"/>
+    <w:rsid w:val="00193CC8"/>
+    <w:rsid w:val="00202BCF"/>
     <w:rsid w:val="0021745D"/>
     <w:rsid w:val="00293444"/>
     <w:rsid w:val="00377076"/>
+    <w:rsid w:val="003C3B7F"/>
     <w:rsid w:val="003C3D33"/>
+    <w:rsid w:val="003E2917"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="00424AE7"/>
     <w:rsid w:val="004A0E51"/>
     <w:rsid w:val="00502605"/>
     <w:rsid w:val="00570BF6"/>
     <w:rsid w:val="007E0197"/>
     <w:rsid w:val="007E3DE2"/>
     <w:rsid w:val="00800FBD"/>
+    <w:rsid w:val="008E2FC7"/>
     <w:rsid w:val="008E605D"/>
     <w:rsid w:val="00961C36"/>
     <w:rsid w:val="009B04FC"/>
     <w:rsid w:val="00A47073"/>
     <w:rsid w:val="00A84B15"/>
     <w:rsid w:val="00AD1CB6"/>
+    <w:rsid w:val="00B35300"/>
+    <w:rsid w:val="00B440A1"/>
+    <w:rsid w:val="00B449A8"/>
     <w:rsid w:val="00B63EEA"/>
+    <w:rsid w:val="00BC6B0B"/>
+    <w:rsid w:val="00C42753"/>
+    <w:rsid w:val="00C80DDE"/>
+    <w:rsid w:val="00C848E5"/>
+    <w:rsid w:val="00D03DA4"/>
     <w:rsid w:val="00DB17A9"/>
     <w:rsid w:val="00DD367B"/>
     <w:rsid w:val="00E4404D"/>
+    <w:rsid w:val="00EC1999"/>
     <w:rsid w:val="00F05C9A"/>
+    <w:rsid w:val="00F1621A"/>
+    <w:rsid w:val="00F21F6E"/>
     <w:rsid w:val="00F72D62"/>
+    <w:rsid w:val="00FD7FA3"/>
+    <w:rsid w:val="00FF3659"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="351CEB86"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{45E75D41-EB3E-9A4C-8796-51F92B40A7D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6410,55 +2889,109 @@
     <w:qFormat/>
     <w:rsid w:val="00151DF7"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00293444"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-ID"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F21F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F21F6E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F21F6E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F21F6E"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="529270288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1580098361">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -6491,51 +3024,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="786780633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6794,69 +3327,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>358</Words>
-  <Characters>2042</Characters>
+  <Words>351</Words>
+  <Characters>2004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2396</CharactersWithSpaces>
+  <CharactersWithSpaces>2351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>hhjhj</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>